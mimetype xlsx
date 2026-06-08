--- v0 (2026-04-24)
+++ v1 (2026-06-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dd47ca794745c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0eb85bc97232409992c061a370383116.psmdcp" Id="R29d0e3c46ad04f94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R401fb218745c4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccffbd3460094fafb1ab794e6867c879.psmdcp" Id="R647b6f731cbc403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Events" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Title</x:t>
   </x:si>
   <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
@@ -44,201 +44,243 @@
   <x:si>
     <x:t>End Date/Time</x:t>
   </x:si>
   <x:si>
     <x:t>Timezone</x:t>
   </x:si>
   <x:si>
     <x:t>Participation Details</x:t>
   </x:si>
   <x:si>
     <x:t>Regions</x:t>
   </x:si>
   <x:si>
     <x:t>Markets</x:t>
   </x:si>
   <x:si>
     <x:t>Countries</x:t>
   </x:si>
   <x:si>
     <x:t>Industries</x:t>
   </x:si>
   <x:si>
     <x:t>Topics</x:t>
   </x:si>
   <x:si>
-    <x:t>AVEVA World Milan 2026</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">Allianz MiCo </x:t>
+    <x:t>MachineBuilding.South</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surrey, UK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>British Summer Time (BST)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partner Collaboration, User Conference</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UKI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manufacturing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Events, Partner Activities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>InTouch Innovation Lab - 7th July</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockport, UK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>British Summer Time</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Industries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webinar: Leveraging Smart Meter Data for Operational Intelligence with AVEVA PI and PowerRunner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Online</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2:00pm BST | 9:00am EDT | 5:00pm GST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webinar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oil/Gas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webinars</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEVA TechBreakfast June 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remote</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech For Industry Show 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paris Expo • Hall 5.2</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
+    <x:t>Tradeshow</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Events</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webinar: The New Upstream Reality: Reducing Downtime and Cost Volatility with Predictive Insights</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webinar: AVEVA Smart Factory 5.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Online Event</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineering Community Event</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEVA Office Frankfurt am Main, Germany</x:t>
+  </x:si>
+  <x:si>
     <x:t>Customer Event</x:t>
   </x:si>
   <x:si>
-    <x:t>EMEA</x:t>
-[...17 lines deleted...]
-    <x:t>Online</x:t>
+    <x:t>Future of Utilities Summit 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QEII Centre, London</x:t>
   </x:si>
   <x:si>
     <x:t>BST</x:t>
   </x:si>
   <x:si>
-    <x:t>Webinar</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Infrastructure</x:t>
   </x:si>
   <x:si>
-    <x:t>Webinars</x:t>
-[...32 lines deleted...]
-    <x:t>JW Marriott - Cairo</x:t>
+    <x:t>AVEVA Seminar Kazakhstan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sheraton Astana Hotel</x:t>
   </x:si>
   <x:si>
     <x:t>Regional Seminar</x:t>
   </x:si>
   <x:si>
     <x:t>MEA</x:t>
   </x:si>
   <x:si>
-    <x:t>Egypt</x:t>
-[...8 lines deleted...]
-    <x:t>Barcelona, Spain</x:t>
+    <x:t xml:space="preserve">Kazakhstan </x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEVA Engineering Lunch and Learn</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEVA, Sokerilinnantie 11 C, 02600, Espoo, Finland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Finland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEVA Day Nigeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKO Hotel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trusted AI in Life Sciences: From Compliance to Competitive Advantage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maryborough Hotel and Spa Cork, Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Life Science/Pharma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hydrogen &amp; P2X 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copenhagen, Denmark</x:t>
   </x:si>
   <x:si>
     <x:t>Central European Summer Time (CEST)</x:t>
   </x:si>
   <x:si>
-    <x:t>Partner Collaboration, Tradeshow</x:t>
-[...44 lines deleted...]
-    <x:t>Manufacturing</x:t>
+    <x:t>Denmark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Power &amp; Utilities, Oil/Gas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partner Event: AVEVA Digital Transformation Days</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renaissance Warsaw Airport Hotel, Żwirki i Wigury 1H, 00-906 Warszawa, Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -273,52 +315,52 @@
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="1">
     <x:dxf>
       <x:numFmt numFmtId="22" formatCode="M/d/yyyy H:mm"/>
     </x:dxf>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:K10" totalsRowShown="0">
-  <x:autoFilter ref="A1:K10"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:K16" totalsRowShown="0">
+  <x:autoFilter ref="A1:K16"/>
   <x:tableColumns count="11">
     <x:tableColumn id="1" name="Title"/>
     <x:tableColumn id="2" name="Location"/>
     <x:tableColumn id="3" name="Start Date/Time" dataDxfId="0"/>
     <x:tableColumn id="4" name="End Date/Time" dataDxfId="0"/>
     <x:tableColumn id="5" name="Timezone"/>
     <x:tableColumn id="6" name="Participation Details"/>
     <x:tableColumn id="7" name="Regions"/>
     <x:tableColumn id="8" name="Markets"/>
     <x:tableColumn id="9" name="Countries"/>
     <x:tableColumn id="10" name="Industries"/>
     <x:tableColumn id="11" name="Topics"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -583,417 +625,627 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K10"/>
+  <x:dimension ref="A1:K16"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="87.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="48.282054" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="90.710625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="72.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="17.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="16.567768" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="35.567768" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="36.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="36.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="10.282054" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="10.853482" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="10" max="10" width="15.567768" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="10.710625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="11.853482" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="23.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="23.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C2" s="1">
-        <x:v>46160.3333333333</x:v>
+        <x:v>46211.375</x:v>
       </x:c>
       <x:c r="D2" s="1">
-        <x:v>46160.3333333333</x:v>
+        <x:v>46211.625</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C3" s="1">
-        <x:v>46156.625</x:v>
+        <x:v>46210.375</x:v>
       </x:c>
       <x:c r="D3" s="1">
-        <x:v>46156.625</x:v>
+        <x:v>46210.6666666667</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G3" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H3" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="G3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="K3" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11">
       <x:c r="A4" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C4" s="1">
+        <x:v>46203.5833333333</x:v>
+      </x:c>
+      <x:c r="D4" s="1">
+        <x:v>46203.625</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G4" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H4" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I4" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="B4" s="0" t="s">
+      <x:c r="J4" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C4" s="1">
-[...20 lines deleted...]
-      <x:c r="J4" s="0" t="s">
+      <x:c r="K4" s="0" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C5" s="1">
-        <x:v>46153.6875</x:v>
+        <x:v>46198.3958333333</x:v>
       </x:c>
       <x:c r="D5" s="1">
-        <x:v>46153.6875</x:v>
+        <x:v>46198.4375</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G5" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="G5" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="H5" s="0" t="s">
+      <x:c r="I5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="I5" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11">
       <x:c r="A6" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="B6" s="0" t="s">
+      <x:c r="C6" s="1">
+        <x:v>46196.3333333333</x:v>
+      </x:c>
+      <x:c r="D6" s="1">
+        <x:v>46197.75</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J6" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="K6" s="0" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C7" s="1">
-        <x:v>46147.3958333333</x:v>
+        <x:v>46190.5833333333</x:v>
       </x:c>
       <x:c r="D7" s="1">
-        <x:v>46147.3958333333</x:v>
+        <x:v>46190.625</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11">
       <x:c r="A8" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C8" s="1">
-        <x:v>46147.375</x:v>
+        <x:v>46190.4166666667</x:v>
       </x:c>
       <x:c r="D8" s="1">
-        <x:v>46147.375</x:v>
+        <x:v>46190.4583333333</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K8" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="1">
-        <x:v>46146.3333333333</x:v>
+        <x:v>46184.3333333333</x:v>
       </x:c>
       <x:c r="D9" s="1">
-        <x:v>46146.3333333333</x:v>
+        <x:v>46184.7083333333</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11">
       <x:c r="A10" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C10" s="1">
+        <x:v>46183.375</x:v>
+      </x:c>
+      <x:c r="D10" s="1">
+        <x:v>46184.7083333333</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K10" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:11">
+      <x:c r="A11" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C11" s="1">
+        <x:v>46183.3333333333</x:v>
+      </x:c>
+      <x:c r="D11" s="1">
+        <x:v>46183.7916666667</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="B10" s="0" t="s">
+      <x:c r="I11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="C10" s="1">
-[...5 lines deleted...]
-      <x:c r="E10" s="0" t="s">
+      <x:c r="J11" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="K11" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:11">
+      <x:c r="A12" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="F10" s="0" t="s">
+      <x:c r="B12" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="G10" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="J10" s="0" t="s">
+      <x:c r="C12" s="1">
+        <x:v>46183.3333333333</x:v>
+      </x:c>
+      <x:c r="D12" s="1">
+        <x:v>46183.5833333333</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="K10" s="0" t="s">
+      <x:c r="J12" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="K12" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:11">
+      <x:c r="A13" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C13" s="1">
+        <x:v>46182.375</x:v>
+      </x:c>
+      <x:c r="D13" s="1">
+        <x:v>46182.7083333333</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="K13" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:11">
+      <x:c r="A14" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C14" s="1">
+        <x:v>46182.375</x:v>
+      </x:c>
+      <x:c r="D14" s="1">
+        <x:v>46182.75</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H14" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K14" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:11">
+      <x:c r="A15" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C15" s="1">
+        <x:v>46182.375</x:v>
+      </x:c>
+      <x:c r="D15" s="1">
+        <x:v>46183.6666666667</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K15" s="0" t="s">
         <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:11">
+      <x:c r="A16" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C16" s="1">
+        <x:v>46181.4166666667</x:v>
+      </x:c>
+      <x:c r="D16" s="1">
+        <x:v>46182.7083333333</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J16" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="K16" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Events</vt:lpstr>
       <vt:lpstr>Events!Print_Area</vt:lpstr>
       <vt:lpstr>Events!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">