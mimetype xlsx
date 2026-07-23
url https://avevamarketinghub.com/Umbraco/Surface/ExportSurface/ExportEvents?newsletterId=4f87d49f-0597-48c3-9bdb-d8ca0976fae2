--- v1 (2026-06-08)
+++ v2 (2026-07-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R401fb218745c4df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ccffbd3460094fafb1ab794e6867c879.psmdcp" Id="R647b6f731cbc403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b140e114034735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0748dc9b73a4a08933b7314e86cde5c.psmdcp" Id="R6e62dbb3d9074049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Events" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Title</x:t>
   </x:si>
   <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
@@ -44,243 +44,99 @@
   <x:si>
     <x:t>End Date/Time</x:t>
   </x:si>
   <x:si>
     <x:t>Timezone</x:t>
   </x:si>
   <x:si>
     <x:t>Participation Details</x:t>
   </x:si>
   <x:si>
     <x:t>Regions</x:t>
   </x:si>
   <x:si>
     <x:t>Markets</x:t>
   </x:si>
   <x:si>
     <x:t>Countries</x:t>
   </x:si>
   <x:si>
     <x:t>Industries</x:t>
   </x:si>
   <x:si>
     <x:t>Topics</x:t>
   </x:si>
   <x:si>
-    <x:t>MachineBuilding.South</x:t>
-[...8 lines deleted...]
-    <x:t>Partner Collaboration, User Conference</x:t>
+    <x:t>AVEVA TechBreakfast August 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Remote</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webinar</x:t>
   </x:si>
   <x:si>
     <x:t>EMEA</x:t>
   </x:si>
   <x:si>
-    <x:t>North</x:t>
-[...5 lines deleted...]
-    <x:t>Manufacturing</x:t>
+    <x:t>CEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Industries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webinars</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPE NAICE 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Island, Lagos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Africa Time</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partner Collaboration, Tradeshow</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oil/Gas</x:t>
   </x:si>
   <x:si>
     <x:t>Events, Partner Activities</x:t>
-  </x:si>
-[...166 lines deleted...]
-    <x:t>Poland</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -315,52 +171,52 @@
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="1">
     <x:dxf>
       <x:numFmt numFmtId="22" formatCode="M/d/yyyy H:mm"/>
     </x:dxf>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:K16" totalsRowShown="0">
-  <x:autoFilter ref="A1:K16"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:K3" totalsRowShown="0">
+  <x:autoFilter ref="A1:K3"/>
   <x:tableColumns count="11">
     <x:tableColumn id="1" name="Title"/>
     <x:tableColumn id="2" name="Location"/>
     <x:tableColumn id="3" name="Start Date/Time" dataDxfId="0"/>
     <x:tableColumn id="4" name="End Date/Time" dataDxfId="0"/>
     <x:tableColumn id="5" name="Timezone"/>
     <x:tableColumn id="6" name="Participation Details"/>
     <x:tableColumn id="7" name="Regions"/>
     <x:tableColumn id="8" name="Markets"/>
     <x:tableColumn id="9" name="Countries"/>
     <x:tableColumn id="10" name="Industries"/>
     <x:tableColumn id="11" name="Topics"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -625,627 +481,172 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K16"/>
+  <x:dimension ref="A1:K3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="90.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="72.996339" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="31.282054" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="19.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="17.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="16.567768" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="36.567768" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="36.139196" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="15.710625" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="31.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="10.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="11.853482" style="0" customWidth="1"/>
-    <x:col min="10" max="10" width="23.424911" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="12.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="23.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C2" s="1">
-        <x:v>46211.375</x:v>
+        <x:v>46247.3958333333</x:v>
       </x:c>
       <x:c r="D2" s="1">
-        <x:v>46211.625</x:v>
+        <x:v>46247.4375</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C3" s="1">
-        <x:v>46210.375</x:v>
+        <x:v>46237.3333333333</x:v>
       </x:c>
       <x:c r="D3" s="1">
-        <x:v>46210.6666666667</x:v>
+        <x:v>46239.6666666667</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
-        <x:v>19</x:v>
-[...18 lines deleted...]
-      <x:c r="F4" s="0" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...433 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Events</vt:lpstr>
       <vt:lpstr>Events!Print_Area</vt:lpstr>
       <vt:lpstr>Events!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">