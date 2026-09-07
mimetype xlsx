--- v2 (2026-07-23)
+++ v3 (2026-09-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b140e114034735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0748dc9b73a4a08933b7314e86cde5c.psmdcp" Id="R6e62dbb3d9074049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dbb939baab4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1503674ba81444e6aac5cf5e5ffd4930.psmdcp" Id="Re684a8e4b1264219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Events" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Title</x:t>
   </x:si>
   <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
@@ -44,99 +44,261 @@
   <x:si>
     <x:t>End Date/Time</x:t>
   </x:si>
   <x:si>
     <x:t>Timezone</x:t>
   </x:si>
   <x:si>
     <x:t>Participation Details</x:t>
   </x:si>
   <x:si>
     <x:t>Regions</x:t>
   </x:si>
   <x:si>
     <x:t>Markets</x:t>
   </x:si>
   <x:si>
     <x:t>Countries</x:t>
   </x:si>
   <x:si>
     <x:t>Industries</x:t>
   </x:si>
   <x:si>
     <x:t>Topics</x:t>
   </x:si>
   <x:si>
-    <x:t>AVEVA TechBreakfast August 2026</x:t>
-[...2 lines deleted...]
-    <x:t>Remote</x:t>
+    <x:t>AVEVA Marine Türkiye Seminar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TBC</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>Regional Seminar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Events</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEVA MMM Türkiye Seminar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mining/Metals/Materials</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAPEC 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Algiers, Algeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central European Standard Time</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Partner Collaboration, Tradeshow</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Algeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Power &amp; Utilities, Oil/Gas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Events, Partner Activities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEVA Power UAE Seminar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Power &amp; Utilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEVA Day France 2026: Driving Innovation from Engineering to Operations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verso Paris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Customer Event</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Industries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unlock Smarter Audit Reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Online &amp; on-demand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webinar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Markets</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Countries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Webinars</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Mining Forum 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The St. Regis New Capital, Cairo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exhibitor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEVA TechBreakfast September 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEVA Office Frankfurt am Main, Germany</x:t>
   </x:si>
   <x:si>
     <x:t>CEST</x:t>
   </x:si>
   <x:si>
-    <x:t>Webinar</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CEE</x:t>
   </x:si>
   <x:si>
     <x:t>Germany</x:t>
   </x:si>
   <x:si>
-    <x:t>All Industries</x:t>
-[...20 lines deleted...]
-    <x:t>Nigeria</x:t>
+    <x:t>Smart Manufacturing for Food &amp; Beverage Summit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copthorne Tara Hotel, Kensington, London, UK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tradeshow</x:t>
+  </x:si>
+  <x:si>
+    <x:t>North</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UKI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Streamlining Compliance in Regulated Industries</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Life Science/Pharma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>How MES can add value when you already have HMI/SCADA and PI System data management (1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVEVA Process Optimization Global User Group Meeting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schneider Electric MEA Innovation Summit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADNEC Centre Abu Dhabi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OQ RAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radisson Blu - Sohar, Oman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman</x:t>
   </x:si>
   <x:si>
     <x:t>Oil/Gas</x:t>
   </x:si>
   <x:si>
-    <x:t>Events, Partner Activities</x:t>
+    <x:t>AVEVA PI DI Nordics Roadshow 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copenhagen, Stockholm and Oslo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denmark, Norway, Sweden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatik 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brøndby, Denmark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central European Summer Time (CEST)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Denmark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Food Manufacturing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riyadh, Saudi Arabia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arabian Standard Time</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPG, Manufacturing</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -171,52 +333,52 @@
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="1">
     <x:dxf>
       <x:numFmt numFmtId="22" formatCode="M/d/yyyy H:mm"/>
     </x:dxf>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:K3" totalsRowShown="0">
-  <x:autoFilter ref="A1:K3"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:K18" totalsRowShown="0">
+  <x:autoFilter ref="A1:K18"/>
   <x:tableColumns count="11">
     <x:tableColumn id="1" name="Title"/>
     <x:tableColumn id="2" name="Location"/>
     <x:tableColumn id="3" name="Start Date/Time" dataDxfId="0"/>
     <x:tableColumn id="4" name="End Date/Time" dataDxfId="0"/>
     <x:tableColumn id="5" name="Timezone"/>
     <x:tableColumn id="6" name="Participation Details"/>
     <x:tableColumn id="7" name="Regions"/>
     <x:tableColumn id="8" name="Markets"/>
     <x:tableColumn id="9" name="Countries"/>
     <x:tableColumn id="10" name="Industries"/>
     <x:tableColumn id="11" name="Topics"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -481,172 +643,697 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K3"/>
+  <x:dimension ref="A1:K18"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="31.282054" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="19.710625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="88.282054" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="43.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="17.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="16.567768" style="0" customWidth="1"/>
-    <x:col min="5" max="5" width="15.710625" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="35.567768" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="31.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="10.282054" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="10.710625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="10" max="10" width="12.567768" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="10.853482" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="25.282054" style="0" customWidth="1"/>
+    <x:col min="10" max="10" width="23.710625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="23.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K1" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:11">
       <x:c r="A2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C2" s="1">
-        <x:v>46247.3958333333</x:v>
+        <x:v>46302.375</x:v>
       </x:c>
       <x:c r="D2" s="1">
-        <x:v>46247.4375</x:v>
+        <x:v>46302.7083333333</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C3" s="1">
+        <x:v>46301.375</x:v>
+      </x:c>
+      <x:c r="D3" s="1">
+        <x:v>46301.7083333333</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G3" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H3" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="J3" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="C3" s="1">
-[...5 lines deleted...]
-      <x:c r="E3" s="0" t="s">
+      <x:c r="K3" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:11">
+      <x:c r="A4" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="F3" s="0" t="s">
+      <x:c r="B4" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="G3" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="H3" s="0" t="s">
+      <x:c r="C4" s="1">
+        <x:v>46300.3333333333</x:v>
+      </x:c>
+      <x:c r="D4" s="1">
+        <x:v>46302.6666666667</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="I3" s="0" t="s">
+      <x:c r="F4" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="J3" s="0" t="s">
+      <x:c r="G4" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H4" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I4" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="K3" s="0" t="s">
+      <x:c r="J4" s="0" t="s">
         <x:v>27</x:v>
+      </x:c>
+      <x:c r="K4" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:11">
+      <x:c r="A5" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C5" s="1">
+        <x:v>46296.375</x:v>
+      </x:c>
+      <x:c r="D5" s="1">
+        <x:v>46296.7083333333</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G5" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I5" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="J5" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="K5" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:11">
+      <x:c r="A6" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C6" s="1">
+        <x:v>46296.3541666667</x:v>
+      </x:c>
+      <x:c r="D6" s="1">
+        <x:v>46296.8333333333</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H6" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="I6" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J6" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K6" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:11">
+      <x:c r="A7" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C7" s="1">
+        <x:v>46294.5833333333</x:v>
+      </x:c>
+      <x:c r="D7" s="1">
+        <x:v>46294.625</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J7" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="K7" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:11">
+      <x:c r="A8" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C8" s="1">
+        <x:v>46293.375</x:v>
+      </x:c>
+      <x:c r="D8" s="1">
+        <x:v>46294.7083333333</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H8" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I8" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="J8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="K8" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:11">
+      <x:c r="A9" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C9" s="1">
+        <x:v>46289.3958333333</x:v>
+      </x:c>
+      <x:c r="D9" s="1">
+        <x:v>46289.5</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H9" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I9" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K9" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:11">
+      <x:c r="A10" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C10" s="1">
+        <x:v>46289.375</x:v>
+      </x:c>
+      <x:c r="D10" s="1">
+        <x:v>46289.7291666667</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H10" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I10" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="K10" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:11">
+      <x:c r="A11" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C11" s="1">
+        <x:v>46287.5833333333</x:v>
+      </x:c>
+      <x:c r="D11" s="1">
+        <x:v>46287.625</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J11" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K11" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:11">
+      <x:c r="A12" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C12" s="1">
+        <x:v>46281.4583333333</x:v>
+      </x:c>
+      <x:c r="D12" s="1">
+        <x:v>46281.5</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H12" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="I12" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="K12" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:11">
+      <x:c r="A13" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1">
+        <x:v>46281.3333333333</x:v>
+      </x:c>
+      <x:c r="D13" s="1">
+        <x:v>46282.7083333333</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H13" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I13" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K13" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:11">
+      <x:c r="A14" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C14" s="1">
+        <x:v>46280.375</x:v>
+      </x:c>
+      <x:c r="D14" s="1">
+        <x:v>46281.7083333333</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H14" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I14" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="J14" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K14" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:11">
+      <x:c r="A15" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C15" s="1">
+        <x:v>46280.375</x:v>
+      </x:c>
+      <x:c r="D15" s="1">
+        <x:v>46281.7083333333</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="K15" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:11">
+      <x:c r="A16" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C16" s="1">
+        <x:v>46273.375</x:v>
+      </x:c>
+      <x:c r="D16" s="1">
+        <x:v>46282.7291666667</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="J16" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K16" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:11">
+      <x:c r="A17" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C17" s="1">
+        <x:v>46273.3541666667</x:v>
+      </x:c>
+      <x:c r="D17" s="1">
+        <x:v>46275.6666666667</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I17" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J17" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="K17" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:11">
+      <x:c r="A18" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C18" s="1">
+        <x:v>46270.375</x:v>
+      </x:c>
+      <x:c r="D18" s="1">
+        <x:v>46272.6666666667</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J18" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="K18" s="0" t="s">
+        <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Events</vt:lpstr>
       <vt:lpstr>Events!Print_Area</vt:lpstr>
       <vt:lpstr>Events!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">